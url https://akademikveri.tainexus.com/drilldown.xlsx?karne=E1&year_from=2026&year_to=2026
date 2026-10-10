--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -481,51 +481,51 @@
         <is>
           <t>E1 · Araştırmacı başına yönetilen tez</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Kapsam</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Tüm kurum · Yıllar: 2026–2026 · Yıl: 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Oluşturulma</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>10.10.2026 04:55</t>
+          <t>10.10.2026 08:53</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Kayıt sayısı</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Not</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Yıl içinde tamamlanan yönetilen tezler.</t>
         </is>
       </c>
     </row>