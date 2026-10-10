--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -537,438 +537,438 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Son yıl</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Advances in Water Resources and Wastewater Engineering</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>7</v>
       </c>
       <c r="D2" t="n">
         <v>3</v>
       </c>
       <c r="E2" t="n">
-        <v>585</v>
+        <v>598</v>
       </c>
       <c r="F2" t="n">
-        <v>83.59999999999999</v>
+        <v>85.40000000000001</v>
       </c>
       <c r="G2" t="n">
         <v>2</v>
       </c>
       <c r="H2" t="n">
         <v>4</v>
       </c>
       <c r="I2" t="n">
         <v>0</v>
       </c>
       <c r="J2" t="n">
         <v>1</v>
       </c>
       <c r="K2" t="n">
         <v>4.14</v>
       </c>
       <c r="L2" t="n">
         <v>86</v>
       </c>
       <c r="M2" t="n">
         <v>2015</v>
       </c>
       <c r="N2" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Journal of Renewable Energy Systems Research</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>7</v>
       </c>
       <c r="D3" t="n">
         <v>3</v>
       </c>
       <c r="E3" t="n">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F3" t="n">
-        <v>22.6</v>
+        <v>22.9</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>3</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
       <c r="J3" t="n">
         <v>3</v>
       </c>
       <c r="K3" t="n">
         <v>2.09</v>
       </c>
       <c r="L3" t="n">
         <v>0</v>
       </c>
       <c r="M3" t="n">
         <v>2013</v>
       </c>
       <c r="N3" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Applied Mathematics Open</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>6</v>
       </c>
       <c r="D4" t="n">
         <v>2</v>
       </c>
       <c r="E4" t="n">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="F4" t="n">
-        <v>40</v>
+        <v>42.3</v>
       </c>
       <c r="G4" t="n">
         <v>3</v>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
         <v>1</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="n">
         <v>5.52</v>
       </c>
       <c r="L4" t="n">
         <v>100</v>
       </c>
       <c r="M4" t="n">
         <v>2016</v>
       </c>
       <c r="N4" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>International Journal of Renewable Energy Systems</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>6</v>
       </c>
       <c r="D5" t="n">
         <v>3</v>
       </c>
       <c r="E5" t="n">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="F5" t="n">
-        <v>26.8</v>
+        <v>28.5</v>
       </c>
       <c r="G5" t="n">
         <v>1</v>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
         <v>2</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="n">
         <v>2.81</v>
       </c>
       <c r="L5" t="n">
         <v>83</v>
       </c>
       <c r="M5" t="n">
         <v>2017</v>
       </c>
       <c r="N5" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Advances in Public Health and Clinical Sciences</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>5</v>
       </c>
       <c r="D6" t="n">
         <v>3</v>
       </c>
       <c r="E6" t="n">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="F6" t="n">
-        <v>82</v>
+        <v>83.40000000000001</v>
       </c>
       <c r="G6" t="n">
         <v>2</v>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
         <v>0</v>
       </c>
       <c r="J6" t="n">
         <v>2</v>
       </c>
       <c r="K6" t="n">
         <v>3.35</v>
       </c>
       <c r="L6" t="n">
         <v>100</v>
       </c>
       <c r="M6" t="n">
         <v>2012</v>
       </c>
       <c r="N6" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Forest Ecology and Biodiversity Open</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>5</v>
       </c>
       <c r="D7" t="n">
         <v>3</v>
       </c>
       <c r="E7" t="n">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="F7" t="n">
-        <v>33.8</v>
+        <v>35.6</v>
       </c>
       <c r="G7" t="n">
         <v>1</v>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
         <v>2</v>
       </c>
       <c r="J7" t="n">
         <v>1</v>
       </c>
       <c r="K7" t="n">
         <v>2.56</v>
       </c>
       <c r="L7" t="n">
         <v>60</v>
       </c>
       <c r="M7" t="n">
         <v>2017</v>
       </c>
       <c r="N7" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Journal of Forest Ecology and Biodiversity Research</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>5</v>
       </c>
       <c r="D8" t="n">
         <v>4</v>
       </c>
       <c r="E8" t="n">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F8" t="n">
-        <v>30.2</v>
+        <v>31.2</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
         <v>2</v>
       </c>
       <c r="I8" t="n">
         <v>0</v>
       </c>
       <c r="J8" t="n">
         <v>2</v>
       </c>
       <c r="K8" t="n">
         <v>3.57</v>
       </c>
       <c r="L8" t="n">
         <v>0</v>
       </c>
       <c r="M8" t="n">
         <v>2015</v>
       </c>
       <c r="N8" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Public Health and Clinical Sciences Letters</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>5</v>
       </c>
       <c r="D9" t="n">
         <v>4</v>
       </c>
       <c r="E9" t="n">
-        <v>1590</v>
+        <v>1596</v>
       </c>
       <c r="F9" t="n">
-        <v>318</v>
+        <v>319.2</v>
       </c>
       <c r="G9" t="n">
         <v>1</v>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
       <c r="J9" t="n">
         <v>1</v>
       </c>
       <c r="K9" t="n">
         <v>3.97</v>
       </c>
       <c r="L9" t="n">
         <v>60</v>
       </c>
       <c r="M9" t="n">
         <v>2014</v>
       </c>
       <c r="N9" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Advances in Law, Governance and Institutions</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>4</v>
       </c>
       <c r="D10" t="n">
         <v>3</v>
       </c>
       <c r="E10" t="n">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F10" t="n">
-        <v>45.8</v>
+        <v>47</v>
       </c>
       <c r="G10" t="n">
         <v>1</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
         <v>1</v>
       </c>
       <c r="J10" t="n">
         <v>0</v>
       </c>
       <c r="K10" t="n">
         <v>3.56</v>
       </c>
       <c r="L10" t="n">
         <v>0</v>
       </c>
       <c r="M10" t="n">
         <v>2019</v>
       </c>
       <c r="N10" t="n">
         <v>2025</v>
       </c>
@@ -1015,438 +1015,438 @@
       <c r="M11" t="n">
         <v>2018</v>
       </c>
       <c r="N11" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Forest Ecology and Biodiversity Letters</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>4</v>
       </c>
       <c r="D12" t="n">
         <v>3</v>
       </c>
       <c r="E12" t="n">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="F12" t="n">
-        <v>30.8</v>
+        <v>32</v>
       </c>
       <c r="G12" t="n">
         <v>1</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
         <v>1</v>
       </c>
       <c r="J12" t="n">
         <v>2</v>
       </c>
       <c r="K12" t="n">
         <v>2.8</v>
       </c>
       <c r="L12" t="n">
         <v>100</v>
       </c>
       <c r="M12" t="n">
         <v>2018</v>
       </c>
       <c r="N12" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>International Journal of Education and Learning</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>4</v>
       </c>
       <c r="D13" t="n">
         <v>4</v>
       </c>
       <c r="E13" t="n">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="F13" t="n">
-        <v>45.8</v>
+        <v>47.8</v>
       </c>
       <c r="G13" t="n">
         <v>2</v>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
         <v>0</v>
       </c>
       <c r="J13" t="n">
         <v>1</v>
       </c>
       <c r="K13" t="n">
         <v>6.16</v>
       </c>
       <c r="L13" t="n">
         <v>100</v>
       </c>
       <c r="M13" t="n">
         <v>2012</v>
       </c>
       <c r="N13" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>International Journal of Gender Studies</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>4</v>
       </c>
       <c r="D14" t="n">
         <v>2</v>
       </c>
       <c r="E14" t="n">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="F14" t="n">
-        <v>45.8</v>
+        <v>48</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>3</v>
       </c>
       <c r="J14" t="n">
         <v>1</v>
       </c>
       <c r="K14" t="n">
         <v>1.48</v>
       </c>
       <c r="L14" t="n">
         <v>100</v>
       </c>
       <c r="M14" t="n">
         <v>2012</v>
       </c>
       <c r="N14" t="n">
         <v>2022</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>International Journal of Public Health and Clinical Sciences</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>4</v>
       </c>
       <c r="D15" t="n">
         <v>4</v>
       </c>
       <c r="E15" t="n">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="F15" t="n">
-        <v>19.8</v>
+        <v>22.5</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
         <v>1</v>
       </c>
       <c r="J15" t="n">
         <v>2</v>
       </c>
       <c r="K15" t="n">
         <v>1.61</v>
       </c>
       <c r="L15" t="n">
         <v>75</v>
       </c>
       <c r="M15" t="n">
         <v>2012</v>
       </c>
       <c r="N15" t="n">
         <v>2023</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>International Journal of Sustainable Agriculture and Food Security</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>4</v>
       </c>
       <c r="D16" t="n">
         <v>2</v>
       </c>
       <c r="E16" t="n">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="F16" t="n">
-        <v>46.5</v>
+        <v>48.8</v>
       </c>
       <c r="G16" t="n">
         <v>1</v>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
         <v>1</v>
       </c>
       <c r="J16" t="n">
         <v>1</v>
       </c>
       <c r="K16" t="n">
         <v>3.15</v>
       </c>
       <c r="L16" t="n">
         <v>75</v>
       </c>
       <c r="M16" t="n">
         <v>2016</v>
       </c>
       <c r="N16" t="n">
         <v>2022</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Journal of Urban Resilience and Structural Engineering Research</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>4</v>
       </c>
       <c r="D17" t="n">
         <v>2</v>
       </c>
       <c r="E17" t="n">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="F17" t="n">
-        <v>103.8</v>
+        <v>106</v>
       </c>
       <c r="G17" t="n">
         <v>1</v>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
         <v>2</v>
       </c>
       <c r="J17" t="n">
         <v>0</v>
       </c>
       <c r="K17" t="n">
         <v>2.62</v>
       </c>
       <c r="L17" t="n">
         <v>100</v>
       </c>
       <c r="M17" t="n">
         <v>2016</v>
       </c>
       <c r="N17" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Public Health and Clinical Sciences Open</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C18" t="n">
         <v>4</v>
       </c>
       <c r="D18" t="n">
         <v>3</v>
       </c>
       <c r="E18" t="n">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="F18" t="n">
-        <v>42.5</v>
+        <v>44.2</v>
       </c>
       <c r="G18" t="n">
         <v>1</v>
       </c>
       <c r="H18" t="n">
         <v>2</v>
       </c>
       <c r="I18" t="n">
         <v>1</v>
       </c>
       <c r="J18" t="n">
         <v>0</v>
       </c>
       <c r="K18" t="n">
         <v>4.1</v>
       </c>
       <c r="L18" t="n">
         <v>100</v>
       </c>
       <c r="M18" t="n">
         <v>2019</v>
       </c>
       <c r="N18" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Social Inclusion and Inequality Letters</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C19" t="n">
         <v>4</v>
       </c>
       <c r="D19" t="n">
         <v>2</v>
       </c>
       <c r="E19" t="n">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F19" t="n">
-        <v>17.8</v>
+        <v>19.8</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
         <v>1</v>
       </c>
       <c r="J19" t="n">
         <v>1</v>
       </c>
       <c r="K19" t="n">
         <v>2.43</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
       <c r="M19" t="n">
         <v>2021</v>
       </c>
       <c r="N19" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Sustainable Agriculture and Food Security Letters</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C20" t="n">
         <v>4</v>
       </c>
       <c r="D20" t="n">
         <v>2</v>
       </c>
       <c r="E20" t="n">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="F20" t="n">
-        <v>24.5</v>
+        <v>26.8</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
         <v>2</v>
       </c>
       <c r="J20" t="n">
         <v>1</v>
       </c>
       <c r="K20" t="n">
         <v>2.2</v>
       </c>
       <c r="L20" t="n">
         <v>100</v>
       </c>
       <c r="M20" t="n">
         <v>2019</v>
       </c>
       <c r="N20" t="n">
         <v>2026</v>
       </c>
@@ -1585,630 +1585,630 @@
       <c r="M23" t="n">
         <v>2012</v>
       </c>
       <c r="N23" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Advances in Circular Economy and Waste Management</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C24" t="n">
         <v>3</v>
       </c>
       <c r="D24" t="n">
         <v>3</v>
       </c>
       <c r="E24" t="n">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F24" t="n">
-        <v>37</v>
+        <v>37.3</v>
       </c>
       <c r="G24" t="n">
         <v>0</v>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
         <v>1</v>
       </c>
       <c r="J24" t="n">
         <v>0</v>
       </c>
       <c r="K24" t="n">
         <v>2.54</v>
       </c>
       <c r="L24" t="n">
         <v>67</v>
       </c>
       <c r="M24" t="n">
         <v>2015</v>
       </c>
       <c r="N24" t="n">
         <v>2021</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Industrial Innovation and Intelligent Systems Letters</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C25" t="n">
         <v>3</v>
       </c>
       <c r="D25" t="n">
         <v>3</v>
       </c>
       <c r="E25" t="n">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="F25" t="n">
-        <v>21.3</v>
+        <v>24</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
         <v>2</v>
       </c>
       <c r="J25" t="n">
         <v>0</v>
       </c>
       <c r="K25" t="n">
         <v>2.27</v>
       </c>
       <c r="L25" t="n">
         <v>0</v>
       </c>
       <c r="M25" t="n">
         <v>2018</v>
       </c>
       <c r="N25" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Industrial Innovation and Intelligent Systems Open</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C26" t="n">
         <v>3</v>
       </c>
       <c r="D26" t="n">
         <v>2</v>
       </c>
       <c r="E26" t="n">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F26" t="n">
-        <v>24.3</v>
+        <v>25.7</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
         <v>0</v>
       </c>
       <c r="I26" t="n">
         <v>3</v>
       </c>
       <c r="J26" t="n">
         <v>0</v>
       </c>
       <c r="K26" t="n">
         <v>1.89</v>
       </c>
       <c r="L26" t="n">
         <v>100</v>
       </c>
       <c r="M26" t="n">
         <v>2017</v>
       </c>
       <c r="N26" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>International Cooperation and Partnerships Open</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C27" t="n">
         <v>3</v>
       </c>
       <c r="D27" t="n">
         <v>2</v>
       </c>
       <c r="E27" t="n">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="F27" t="n">
-        <v>18.3</v>
+        <v>21.3</v>
       </c>
       <c r="G27" t="n">
         <v>0</v>
       </c>
       <c r="H27" t="n">
         <v>2</v>
       </c>
       <c r="I27" t="n">
         <v>0</v>
       </c>
       <c r="J27" t="n">
         <v>1</v>
       </c>
       <c r="K27" t="n">
         <v>2.26</v>
       </c>
       <c r="L27" t="n">
         <v>100</v>
       </c>
       <c r="M27" t="n">
         <v>2017</v>
       </c>
       <c r="N27" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Journal of Law, Governance and Institutions Research</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C28" t="n">
         <v>3</v>
       </c>
       <c r="D28" t="n">
         <v>2</v>
       </c>
       <c r="E28" t="n">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F28" t="n">
-        <v>36</v>
+        <v>38.3</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
         <v>0</v>
       </c>
       <c r="J28" t="n">
         <v>1</v>
       </c>
       <c r="K28" t="n">
         <v>1.52</v>
       </c>
       <c r="L28" t="n">
         <v>100</v>
       </c>
       <c r="M28" t="n">
         <v>2019</v>
       </c>
       <c r="N28" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Journal of Public Health and Clinical Sciences Research</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C29" t="n">
         <v>3</v>
       </c>
       <c r="D29" t="n">
         <v>2</v>
       </c>
       <c r="E29" t="n">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F29" t="n">
-        <v>26.3</v>
+        <v>27</v>
       </c>
       <c r="G29" t="n">
         <v>0</v>
       </c>
       <c r="H29" t="n">
         <v>2</v>
       </c>
       <c r="I29" t="n">
         <v>0</v>
       </c>
       <c r="J29" t="n">
         <v>1</v>
       </c>
       <c r="K29" t="n">
         <v>2.38</v>
       </c>
       <c r="L29" t="n">
         <v>100</v>
       </c>
       <c r="M29" t="n">
         <v>2020</v>
       </c>
       <c r="N29" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Journal of Social Inclusion and Inequality Research</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C30" t="n">
         <v>3</v>
       </c>
       <c r="D30" t="n">
         <v>2</v>
       </c>
       <c r="E30" t="n">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="F30" t="n">
-        <v>36.3</v>
+        <v>39.3</v>
       </c>
       <c r="G30" t="n">
         <v>0</v>
       </c>
       <c r="H30" t="n">
         <v>0</v>
       </c>
       <c r="I30" t="n">
         <v>2</v>
       </c>
       <c r="J30" t="n">
         <v>1</v>
       </c>
       <c r="K30" t="n">
         <v>1.6</v>
       </c>
       <c r="L30" t="n">
         <v>100</v>
       </c>
       <c r="M30" t="n">
         <v>2015</v>
       </c>
       <c r="N30" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Law, Governance and Institutions Letters</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C31" t="n">
         <v>3</v>
       </c>
       <c r="D31" t="n">
         <v>2</v>
       </c>
       <c r="E31" t="n">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F31" t="n">
-        <v>43</v>
+        <v>43.7</v>
       </c>
       <c r="G31" t="n">
         <v>1</v>
       </c>
       <c r="H31" t="n">
         <v>0</v>
       </c>
       <c r="I31" t="n">
         <v>1</v>
       </c>
       <c r="J31" t="n">
         <v>0</v>
       </c>
       <c r="K31" t="n">
         <v>4.33</v>
       </c>
       <c r="L31" t="n">
         <v>0</v>
       </c>
       <c r="M31" t="n">
         <v>2012</v>
       </c>
       <c r="N31" t="n">
         <v>2021</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Law, Governance and Institutions Open</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C32" t="n">
         <v>3</v>
       </c>
       <c r="D32" t="n">
         <v>1</v>
       </c>
       <c r="E32" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F32" t="n">
-        <v>8.300000000000001</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
         <v>0</v>
       </c>
       <c r="I32" t="n">
         <v>1</v>
       </c>
       <c r="J32" t="n">
         <v>0</v>
       </c>
       <c r="K32" t="n">
         <v>1.5</v>
       </c>
       <c r="L32" t="n">
         <v>67</v>
       </c>
       <c r="M32" t="n">
         <v>2020</v>
       </c>
       <c r="N32" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Marine and Aquatic Ecosystems Letters</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C33" t="n">
         <v>3</v>
       </c>
       <c r="D33" t="n">
         <v>2</v>
       </c>
       <c r="E33" t="n">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F33" t="n">
-        <v>30.3</v>
+        <v>31</v>
       </c>
       <c r="G33" t="n">
         <v>0</v>
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
       <c r="I33" t="n">
         <v>1</v>
       </c>
       <c r="J33" t="n">
         <v>2</v>
       </c>
       <c r="K33" t="n">
         <v>1.22</v>
       </c>
       <c r="L33" t="n">
         <v>100</v>
       </c>
       <c r="M33" t="n">
         <v>2019</v>
       </c>
       <c r="N33" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Renewable Energy Systems Letters</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C34" t="n">
         <v>3</v>
       </c>
       <c r="D34" t="n">
         <v>3</v>
       </c>
       <c r="E34" t="n">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="F34" t="n">
-        <v>82.7</v>
+        <v>85</v>
       </c>
       <c r="G34" t="n">
         <v>1</v>
       </c>
       <c r="H34" t="n">
         <v>2</v>
       </c>
       <c r="I34" t="n">
         <v>0</v>
       </c>
       <c r="J34" t="n">
         <v>0</v>
       </c>
       <c r="K34" t="n">
         <v>3.43</v>
       </c>
       <c r="L34" t="n">
         <v>0</v>
       </c>
       <c r="M34" t="n">
         <v>2017</v>
       </c>
       <c r="N34" t="n">
         <v>2021</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Social Inclusion and Inequality Open</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C35" t="n">
         <v>3</v>
       </c>
       <c r="D35" t="n">
         <v>2</v>
       </c>
       <c r="E35" t="n">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="F35" t="n">
-        <v>33.3</v>
+        <v>35.7</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
         <v>1</v>
       </c>
       <c r="I35" t="n">
         <v>2</v>
       </c>
       <c r="J35" t="n">
         <v>0</v>
       </c>
       <c r="K35" t="n">
         <v>2.04</v>
       </c>
       <c r="L35" t="n">
         <v>100</v>
       </c>
       <c r="M35" t="n">
         <v>2018</v>
       </c>
       <c r="N35" t="n">
         <v>2019</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Sustainable Agriculture and Food Security Open</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C36" t="n">
         <v>3</v>
       </c>
       <c r="D36" t="n">
         <v>3</v>
       </c>
       <c r="E36" t="n">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="F36" t="n">
-        <v>23.7</v>
+        <v>25.7</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
         <v>2</v>
       </c>
       <c r="I36" t="n">
         <v>1</v>
       </c>
       <c r="J36" t="n">
         <v>0</v>
       </c>
       <c r="K36" t="n">
         <v>2.85</v>
       </c>
       <c r="L36" t="n">
         <v>100</v>
       </c>
       <c r="M36" t="n">
         <v>2019</v>
       </c>
       <c r="N36" t="n">
         <v>2025</v>
       </c>
@@ -2347,292 +2347,292 @@
       <c r="M39" t="n">
         <v>2023</v>
       </c>
       <c r="N39" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Urban Resilience and Structural Engineering Open</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C40" t="n">
         <v>3</v>
       </c>
       <c r="D40" t="n">
         <v>1</v>
       </c>
       <c r="E40" t="n">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="F40" t="n">
-        <v>33.7</v>
+        <v>36</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
         <v>1</v>
       </c>
       <c r="I40" t="n">
         <v>1</v>
       </c>
       <c r="J40" t="n">
         <v>1</v>
       </c>
       <c r="K40" t="n">
         <v>1.53</v>
       </c>
       <c r="L40" t="n">
         <v>67</v>
       </c>
       <c r="M40" t="n">
         <v>2017</v>
       </c>
       <c r="N40" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>8th International Symposium on Public Health and Clinical Sciences</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C41" t="n">
         <v>2</v>
       </c>
       <c r="D41" t="n">
         <v>2</v>
       </c>
       <c r="E41" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F41" t="n">
-        <v>2.5</v>
+        <v>4.5</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
         <v>0</v>
       </c>
       <c r="J41" t="n">
         <v>0</v>
       </c>
       <c r="K41" t="inlineStr"/>
       <c r="L41" t="n">
         <v>50</v>
       </c>
       <c r="M41" t="n">
         <v>2024</v>
       </c>
       <c r="N41" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Advances in Gender Studies</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C42" t="n">
         <v>2</v>
       </c>
       <c r="D42" t="n">
         <v>2</v>
       </c>
       <c r="E42" t="n">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="F42" t="n">
-        <v>105.5</v>
+        <v>108</v>
       </c>
       <c r="G42" t="n">
         <v>0</v>
       </c>
       <c r="H42" t="n">
         <v>1</v>
       </c>
       <c r="I42" t="n">
         <v>1</v>
       </c>
       <c r="J42" t="n">
         <v>0</v>
       </c>
       <c r="K42" t="n">
         <v>2.72</v>
       </c>
       <c r="L42" t="n">
         <v>50</v>
       </c>
       <c r="M42" t="n">
         <v>2014</v>
       </c>
       <c r="N42" t="n">
         <v>2023</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Advances in Industrial Innovation and Intelligent Systems</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C43" t="n">
         <v>2</v>
       </c>
       <c r="D43" t="n">
         <v>2</v>
       </c>
       <c r="E43" t="n">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F43" t="n">
-        <v>102.5</v>
+        <v>104</v>
       </c>
       <c r="G43" t="n">
         <v>0</v>
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
         <v>1</v>
       </c>
       <c r="J43" t="n">
         <v>0</v>
       </c>
       <c r="K43" t="n">
         <v>2.86</v>
       </c>
       <c r="L43" t="n">
         <v>0</v>
       </c>
       <c r="M43" t="n">
         <v>2016</v>
       </c>
       <c r="N43" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Advances in Labour Economics and Economic Growth</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C44" t="n">
         <v>2</v>
       </c>
       <c r="D44" t="n">
         <v>1</v>
       </c>
       <c r="E44" t="n">
-        <v>1026</v>
+        <v>1032</v>
       </c>
       <c r="F44" t="n">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="G44" t="n">
         <v>0</v>
       </c>
       <c r="H44" t="n">
         <v>0</v>
       </c>
       <c r="I44" t="n">
         <v>2</v>
       </c>
       <c r="J44" t="n">
         <v>0</v>
       </c>
       <c r="K44" t="n">
         <v>1.93</v>
       </c>
       <c r="L44" t="n">
         <v>50</v>
       </c>
       <c r="M44" t="n">
         <v>2015</v>
       </c>
       <c r="N44" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Advances in Renewable Energy Systems</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C45" t="n">
         <v>2</v>
       </c>
       <c r="D45" t="n">
         <v>2</v>
       </c>
       <c r="E45" t="n">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="F45" t="n">
-        <v>48.5</v>
+        <v>51</v>
       </c>
       <c r="G45" t="n">
         <v>1</v>
       </c>
       <c r="H45" t="n">
         <v>0</v>
       </c>
       <c r="I45" t="n">
         <v>0</v>
       </c>
       <c r="J45" t="n">
         <v>0</v>
       </c>
       <c r="K45" t="n">
         <v>7.09</v>
       </c>
       <c r="L45" t="n">
         <v>100</v>
       </c>
       <c r="M45" t="n">
         <v>2023</v>
       </c>
       <c r="N45" t="n">
         <v>2023</v>
       </c>
@@ -2725,630 +2725,630 @@
       <c r="M47" t="n">
         <v>2021</v>
       </c>
       <c r="N47" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>International Journal of Forest Ecology and Biodiversity</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C48" t="n">
         <v>2</v>
       </c>
       <c r="D48" t="n">
         <v>2</v>
       </c>
       <c r="E48" t="n">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="F48" t="n">
-        <v>72.5</v>
+        <v>76</v>
       </c>
       <c r="G48" t="n">
         <v>2</v>
       </c>
       <c r="H48" t="n">
         <v>0</v>
       </c>
       <c r="I48" t="n">
         <v>0</v>
       </c>
       <c r="J48" t="n">
         <v>0</v>
       </c>
       <c r="K48" t="n">
         <v>8.32</v>
       </c>
       <c r="L48" t="n">
         <v>0</v>
       </c>
       <c r="M48" t="n">
         <v>2016</v>
       </c>
       <c r="N48" t="n">
         <v>2023</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>International Journal of Industrial Innovation and Intelligent Systems</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C49" t="n">
         <v>2</v>
       </c>
       <c r="D49" t="n">
         <v>2</v>
       </c>
       <c r="E49" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F49" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G49" t="n">
         <v>0</v>
       </c>
       <c r="H49" t="n">
         <v>1</v>
       </c>
       <c r="I49" t="n">
         <v>1</v>
       </c>
       <c r="J49" t="n">
         <v>0</v>
       </c>
       <c r="K49" t="n">
         <v>2.63</v>
       </c>
       <c r="L49" t="n">
         <v>100</v>
       </c>
       <c r="M49" t="n">
         <v>2024</v>
       </c>
       <c r="N49" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>International Journal of Law, Governance and Institutions</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C50" t="n">
         <v>2</v>
       </c>
       <c r="D50" t="n">
         <v>2</v>
       </c>
       <c r="E50" t="n">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F50" t="n">
-        <v>76.5</v>
+        <v>80</v>
       </c>
       <c r="G50" t="n">
         <v>1</v>
       </c>
       <c r="H50" t="n">
         <v>0</v>
       </c>
       <c r="I50" t="n">
         <v>1</v>
       </c>
       <c r="J50" t="n">
         <v>0</v>
       </c>
       <c r="K50" t="n">
         <v>4.63</v>
       </c>
       <c r="L50" t="n">
         <v>50</v>
       </c>
       <c r="M50" t="n">
         <v>2021</v>
       </c>
       <c r="N50" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>International Journal of Social Inclusion and Inequality</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C51" t="n">
         <v>2</v>
       </c>
       <c r="D51" t="n">
         <v>2</v>
       </c>
       <c r="E51" t="n">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="F51" t="n">
-        <v>22</v>
+        <v>26.5</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
         <v>1</v>
       </c>
       <c r="I51" t="n">
         <v>1</v>
       </c>
       <c r="J51" t="n">
         <v>0</v>
       </c>
       <c r="K51" t="n">
         <v>1.18</v>
       </c>
       <c r="L51" t="n">
         <v>100</v>
       </c>
       <c r="M51" t="n">
         <v>2014</v>
       </c>
       <c r="N51" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>International Journal of Urban Resilience and Structural Engineering</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C52" t="n">
         <v>2</v>
       </c>
       <c r="D52" t="n">
         <v>2</v>
       </c>
       <c r="E52" t="n">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="F52" t="n">
-        <v>129.5</v>
+        <v>132.5</v>
       </c>
       <c r="G52" t="n">
         <v>1</v>
       </c>
       <c r="H52" t="n">
         <v>0</v>
       </c>
       <c r="I52" t="n">
         <v>0</v>
       </c>
       <c r="J52" t="n">
         <v>1</v>
       </c>
       <c r="K52" t="n">
         <v>2.64</v>
       </c>
       <c r="L52" t="n">
         <v>100</v>
       </c>
       <c r="M52" t="n">
         <v>2014</v>
       </c>
       <c r="N52" t="n">
         <v>2018</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>International Journal of Water Resources and Wastewater Engineering</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C53" t="n">
         <v>2</v>
       </c>
       <c r="D53" t="n">
         <v>2</v>
       </c>
       <c r="E53" t="n">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F53" t="n">
-        <v>63.5</v>
+        <v>65.5</v>
       </c>
       <c r="G53" t="n">
         <v>1</v>
       </c>
       <c r="H53" t="n">
         <v>0</v>
       </c>
       <c r="I53" t="n">
         <v>1</v>
       </c>
       <c r="J53" t="n">
         <v>0</v>
       </c>
       <c r="K53" t="n">
         <v>8.44</v>
       </c>
       <c r="L53" t="n">
         <v>100</v>
       </c>
       <c r="M53" t="n">
         <v>2016</v>
       </c>
       <c r="N53" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Journal of Education and Learning Research</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C54" t="n">
         <v>2</v>
       </c>
       <c r="D54" t="n">
         <v>2</v>
       </c>
       <c r="E54" t="n">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F54" t="n">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G54" t="n">
         <v>1</v>
       </c>
       <c r="H54" t="n">
         <v>0</v>
       </c>
       <c r="I54" t="n">
         <v>1</v>
       </c>
       <c r="J54" t="n">
         <v>0</v>
       </c>
       <c r="K54" t="n">
         <v>4.91</v>
       </c>
       <c r="L54" t="n">
         <v>100</v>
       </c>
       <c r="M54" t="n">
         <v>2014</v>
       </c>
       <c r="N54" t="n">
         <v>2017</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Journal of Gender Studies Research</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C55" t="n">
         <v>2</v>
       </c>
       <c r="D55" t="n">
         <v>1</v>
       </c>
       <c r="E55" t="n">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F55" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G55" t="n">
         <v>0</v>
       </c>
       <c r="H55" t="n">
         <v>0</v>
       </c>
       <c r="I55" t="n">
         <v>1</v>
       </c>
       <c r="J55" t="n">
         <v>0</v>
       </c>
       <c r="K55" t="n">
         <v>2.42</v>
       </c>
       <c r="L55" t="n">
         <v>100</v>
       </c>
       <c r="M55" t="n">
         <v>2025</v>
       </c>
       <c r="N55" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Journal of Industrial Innovation and Intelligent Systems Research</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C56" t="n">
         <v>2</v>
       </c>
       <c r="D56" t="n">
         <v>2</v>
       </c>
       <c r="E56" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F56" t="n">
-        <v>9.5</v>
+        <v>10.5</v>
       </c>
       <c r="G56" t="n">
         <v>0</v>
       </c>
       <c r="H56" t="n">
         <v>0</v>
       </c>
       <c r="I56" t="n">
         <v>2</v>
       </c>
       <c r="J56" t="n">
         <v>0</v>
       </c>
       <c r="K56" t="n">
         <v>1.86</v>
       </c>
       <c r="L56" t="n">
         <v>100</v>
       </c>
       <c r="M56" t="n">
         <v>2021</v>
       </c>
       <c r="N56" t="n">
         <v>2021</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Journal of Labour Economics and Economic Growth Research</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C57" t="n">
         <v>2</v>
       </c>
       <c r="D57" t="n">
         <v>2</v>
       </c>
       <c r="E57" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F57" t="n">
-        <v>11.5</v>
+        <v>12</v>
       </c>
       <c r="G57" t="n">
         <v>0</v>
       </c>
       <c r="H57" t="n">
         <v>1</v>
       </c>
       <c r="I57" t="n">
         <v>1</v>
       </c>
       <c r="J57" t="n">
         <v>0</v>
       </c>
       <c r="K57" t="n">
         <v>1.55</v>
       </c>
       <c r="L57" t="n">
         <v>100</v>
       </c>
       <c r="M57" t="n">
         <v>2021</v>
       </c>
       <c r="N57" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Journal of Sustainable Agriculture and Food Security Research</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C58" t="n">
         <v>2</v>
       </c>
       <c r="D58" t="n">
         <v>2</v>
       </c>
       <c r="E58" t="n">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F58" t="n">
-        <v>108.5</v>
+        <v>111</v>
       </c>
       <c r="G58" t="n">
         <v>0</v>
       </c>
       <c r="H58" t="n">
         <v>0</v>
       </c>
       <c r="I58" t="n">
         <v>2</v>
       </c>
       <c r="J58" t="n">
         <v>0</v>
       </c>
       <c r="K58" t="n">
         <v>1.24</v>
       </c>
       <c r="L58" t="n">
         <v>100</v>
       </c>
       <c r="M58" t="n">
         <v>2016</v>
       </c>
       <c r="N58" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Journal of Water Resources and Wastewater Engineering Research</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C59" t="n">
         <v>2</v>
       </c>
       <c r="D59" t="n">
         <v>2</v>
       </c>
       <c r="E59" t="n">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F59" t="n">
-        <v>59.5</v>
+        <v>61.5</v>
       </c>
       <c r="G59" t="n">
         <v>1</v>
       </c>
       <c r="H59" t="n">
         <v>0</v>
       </c>
       <c r="I59" t="n">
         <v>1</v>
       </c>
       <c r="J59" t="n">
         <v>0</v>
       </c>
       <c r="K59" t="n">
         <v>4.83</v>
       </c>
       <c r="L59" t="n">
         <v>0</v>
       </c>
       <c r="M59" t="n">
         <v>2024</v>
       </c>
       <c r="N59" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Labour Economics and Economic Growth Open</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C60" t="n">
         <v>2</v>
       </c>
       <c r="D60" t="n">
         <v>2</v>
       </c>
       <c r="E60" t="n">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F60" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G60" t="n">
         <v>0</v>
       </c>
       <c r="H60" t="n">
         <v>1</v>
       </c>
       <c r="I60" t="n">
         <v>0</v>
       </c>
       <c r="J60" t="n">
         <v>1</v>
       </c>
       <c r="K60" t="n">
         <v>1.12</v>
       </c>
       <c r="L60" t="n">
         <v>100</v>
       </c>
       <c r="M60" t="n">
         <v>2021</v>
       </c>
       <c r="N60" t="n">
         <v>2023</v>
       </c>
@@ -3443,54 +3443,54 @@
       <c r="M62" t="n">
         <v>2020</v>
       </c>
       <c r="N62" t="n">
         <v>2022</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Social Policy and Poverty Open</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C63" t="n">
         <v>2</v>
       </c>
       <c r="D63" t="n">
         <v>1</v>
       </c>
       <c r="E63" t="n">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F63" t="n">
-        <v>11.5</v>
+        <v>15</v>
       </c>
       <c r="G63" t="n">
         <v>1</v>
       </c>
       <c r="H63" t="n">
         <v>1</v>
       </c>
       <c r="I63" t="n">
         <v>0</v>
       </c>
       <c r="J63" t="n">
         <v>0</v>
       </c>
       <c r="K63" t="n">
         <v>5.57</v>
       </c>
       <c r="L63" t="n">
         <v>100</v>
       </c>
       <c r="M63" t="n">
         <v>2022</v>
       </c>
       <c r="N63" t="n">
         <v>2025</v>
       </c>
@@ -3767,150 +3767,150 @@
       <c r="M69" t="n">
         <v>2020</v>
       </c>
       <c r="N69" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Urban Resilience and Structural Engineering Letters</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C70" t="n">
         <v>2</v>
       </c>
       <c r="D70" t="n">
         <v>2</v>
       </c>
       <c r="E70" t="n">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F70" t="n">
-        <v>52.5</v>
+        <v>54.5</v>
       </c>
       <c r="G70" t="n">
         <v>1</v>
       </c>
       <c r="H70" t="n">
         <v>0</v>
       </c>
       <c r="I70" t="n">
         <v>0</v>
       </c>
       <c r="J70" t="n">
         <v>1</v>
       </c>
       <c r="K70" t="n">
         <v>4.29</v>
       </c>
       <c r="L70" t="n">
         <v>100</v>
       </c>
       <c r="M70" t="n">
         <v>2020</v>
       </c>
       <c r="N70" t="n">
         <v>2023</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Water Resources and Wastewater Engineering Letters</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C71" t="n">
         <v>2</v>
       </c>
       <c r="D71" t="n">
         <v>2</v>
       </c>
       <c r="E71" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F71" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G71" t="n">
         <v>1</v>
       </c>
       <c r="H71" t="n">
         <v>0</v>
       </c>
       <c r="I71" t="n">
         <v>1</v>
       </c>
       <c r="J71" t="n">
         <v>0</v>
       </c>
       <c r="K71" t="n">
         <v>7.36</v>
       </c>
       <c r="L71" t="n">
         <v>100</v>
       </c>
       <c r="M71" t="n">
         <v>2022</v>
       </c>
       <c r="N71" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Water Resources and Wastewater Engineering Open</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C72" t="n">
         <v>2</v>
       </c>
       <c r="D72" t="n">
         <v>2</v>
       </c>
       <c r="E72" t="n">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F72" t="n">
-        <v>14.5</v>
+        <v>16.5</v>
       </c>
       <c r="G72" t="n">
         <v>0</v>
       </c>
       <c r="H72" t="n">
         <v>1</v>
       </c>
       <c r="I72" t="n">
         <v>0</v>
       </c>
       <c r="J72" t="n">
         <v>0</v>
       </c>
       <c r="K72" t="n">
         <v>3.07</v>
       </c>
       <c r="L72" t="n">
         <v>0</v>
       </c>
       <c r="M72" t="n">
         <v>2020</v>
       </c>
       <c r="N72" t="n">
         <v>2025</v>
       </c>
@@ -4049,100 +4049,100 @@
       <c r="M75" t="n">
         <v>2021</v>
       </c>
       <c r="N75" t="n">
         <v>2021</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>11. Uluslararası Türk Dili ve Edebiyatı Sempozyumu</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C76" t="n">
         <v>1</v>
       </c>
       <c r="D76" t="n">
         <v>1</v>
       </c>
       <c r="E76" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F76" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G76" t="n">
         <v>0</v>
       </c>
       <c r="H76" t="n">
         <v>0</v>
       </c>
       <c r="I76" t="n">
         <v>0</v>
       </c>
       <c r="J76" t="n">
         <v>0</v>
       </c>
       <c r="K76" t="inlineStr"/>
       <c r="L76" t="n">
         <v>100</v>
       </c>
       <c r="M76" t="n">
         <v>2025</v>
       </c>
       <c r="N76" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>11th International Symposium on Law, Governance and Institutions</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C77" t="n">
         <v>1</v>
       </c>
       <c r="D77" t="n">
         <v>1</v>
       </c>
       <c r="E77" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F77" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G77" t="n">
         <v>0</v>
       </c>
       <c r="H77" t="n">
         <v>0</v>
       </c>
       <c r="I77" t="n">
         <v>0</v>
       </c>
       <c r="J77" t="n">
         <v>0</v>
       </c>
       <c r="K77" t="inlineStr"/>
       <c r="L77" t="n">
         <v>100</v>
       </c>
       <c r="M77" t="n">
         <v>2016</v>
       </c>
       <c r="N77" t="n">
         <v>2016</v>
       </c>
     </row>
     <row r="78">
@@ -4463,54 +4463,54 @@
       <c r="M84" t="n">
         <v>2025</v>
       </c>
       <c r="N84" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>3th International Symposium on Forest Ecology and Biodiversity</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C85" t="n">
         <v>1</v>
       </c>
       <c r="D85" t="n">
         <v>1</v>
       </c>
       <c r="E85" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F85" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G85" t="n">
         <v>0</v>
       </c>
       <c r="H85" t="n">
         <v>0</v>
       </c>
       <c r="I85" t="n">
         <v>0</v>
       </c>
       <c r="J85" t="n">
         <v>0</v>
       </c>
       <c r="K85" t="inlineStr"/>
       <c r="L85" t="n">
         <v>100</v>
       </c>
       <c r="M85" t="n">
         <v>2026</v>
       </c>
       <c r="N85" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="86">
@@ -4647,146 +4647,146 @@
       <c r="M88" t="n">
         <v>2024</v>
       </c>
       <c r="N88" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>4th International Symposium on Water Resources and Wastewater Engineering</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C89" t="n">
         <v>1</v>
       </c>
       <c r="D89" t="n">
         <v>1</v>
       </c>
       <c r="E89" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F89" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G89" t="n">
         <v>0</v>
       </c>
       <c r="H89" t="n">
         <v>0</v>
       </c>
       <c r="I89" t="n">
         <v>0</v>
       </c>
       <c r="J89" t="n">
         <v>0</v>
       </c>
       <c r="K89" t="inlineStr"/>
       <c r="L89" t="n">
         <v>100</v>
       </c>
       <c r="M89" t="n">
         <v>2025</v>
       </c>
       <c r="N89" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>5th International Symposium on Labour Economics and Economic Growth</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C90" t="n">
         <v>1</v>
       </c>
       <c r="D90" t="n">
         <v>1</v>
       </c>
       <c r="E90" t="n">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F90" t="n">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G90" t="n">
         <v>0</v>
       </c>
       <c r="H90" t="n">
         <v>0</v>
       </c>
       <c r="I90" t="n">
         <v>0</v>
       </c>
       <c r="J90" t="n">
         <v>0</v>
       </c>
       <c r="K90" t="inlineStr"/>
       <c r="L90" t="n">
         <v>100</v>
       </c>
       <c r="M90" t="n">
         <v>2018</v>
       </c>
       <c r="N90" t="n">
         <v>2018</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>6th International Symposium on Industrial Innovation and Intelligent Systems</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C91" t="n">
         <v>1</v>
       </c>
       <c r="D91" t="n">
         <v>1</v>
       </c>
       <c r="E91" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F91" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G91" t="n">
         <v>0</v>
       </c>
       <c r="H91" t="n">
         <v>0</v>
       </c>
       <c r="I91" t="n">
         <v>0</v>
       </c>
       <c r="J91" t="n">
         <v>0</v>
       </c>
       <c r="K91" t="inlineStr"/>
       <c r="L91" t="n">
         <v>100</v>
       </c>
       <c r="M91" t="n">
         <v>2025</v>
       </c>
       <c r="N91" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="92">
@@ -4877,54 +4877,54 @@
       <c r="M93" t="n">
         <v>2020</v>
       </c>
       <c r="N93" t="n">
         <v>2020</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>8. Uluslararası Kentsel Dayanıklılık ve Yapı Mühendisliği Sempozyumu</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C94" t="n">
         <v>1</v>
       </c>
       <c r="D94" t="n">
         <v>1</v>
       </c>
       <c r="E94" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F94" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G94" t="n">
         <v>0</v>
       </c>
       <c r="H94" t="n">
         <v>0</v>
       </c>
       <c r="I94" t="n">
         <v>0</v>
       </c>
       <c r="J94" t="n">
         <v>0</v>
       </c>
       <c r="K94" t="inlineStr"/>
       <c r="L94" t="n">
         <v>100</v>
       </c>
       <c r="M94" t="n">
         <v>2024</v>
       </c>
       <c r="N94" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="95">
@@ -5061,198 +5061,198 @@
       <c r="M97" t="n">
         <v>2023</v>
       </c>
       <c r="N97" t="n">
         <v>2023</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Advances in Climate Change and Atmospheric Sciences</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C98" t="n">
         <v>1</v>
       </c>
       <c r="D98" t="n">
         <v>1</v>
       </c>
       <c r="E98" t="n">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F98" t="n">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G98" t="n">
         <v>0</v>
       </c>
       <c r="H98" t="n">
         <v>1</v>
       </c>
       <c r="I98" t="n">
         <v>0</v>
       </c>
       <c r="J98" t="n">
         <v>0</v>
       </c>
       <c r="K98" t="n">
         <v>2.64</v>
       </c>
       <c r="L98" t="n">
         <v>0</v>
       </c>
       <c r="M98" t="n">
         <v>2015</v>
       </c>
       <c r="N98" t="n">
         <v>2015</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Advances in Social Inclusion and Inequality</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C99" t="n">
         <v>1</v>
       </c>
       <c r="D99" t="n">
         <v>1</v>
       </c>
       <c r="E99" t="n">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F99" t="n">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G99" t="n">
         <v>0</v>
       </c>
       <c r="H99" t="n">
         <v>1</v>
       </c>
       <c r="I99" t="n">
         <v>0</v>
       </c>
       <c r="J99" t="n">
         <v>0</v>
       </c>
       <c r="K99" t="n">
         <v>3.42</v>
       </c>
       <c r="L99" t="n">
         <v>0</v>
       </c>
       <c r="M99" t="n">
         <v>2020</v>
       </c>
       <c r="N99" t="n">
         <v>2020</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Advances in Sustainable Agriculture and Food Security</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C100" t="n">
         <v>1</v>
       </c>
       <c r="D100" t="n">
         <v>1</v>
       </c>
       <c r="E100" t="n">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F100" t="n">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G100" t="n">
         <v>0</v>
       </c>
       <c r="H100" t="n">
         <v>0</v>
       </c>
       <c r="I100" t="n">
         <v>1</v>
       </c>
       <c r="J100" t="n">
         <v>0</v>
       </c>
       <c r="K100" t="n">
         <v>1.66</v>
       </c>
       <c r="L100" t="n">
         <v>100</v>
       </c>
       <c r="M100" t="n">
         <v>2014</v>
       </c>
       <c r="N100" t="n">
         <v>2014</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Advances in Turkish Language and Literature</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C101" t="n">
         <v>1</v>
       </c>
       <c r="D101" t="n">
         <v>1</v>
       </c>
       <c r="E101" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F101" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G101" t="n">
         <v>0</v>
       </c>
       <c r="H101" t="n">
         <v>0</v>
       </c>
       <c r="I101" t="n">
         <v>1</v>
       </c>
       <c r="J101" t="n">
         <v>0</v>
       </c>
       <c r="K101" t="inlineStr"/>
       <c r="L101" t="n">
         <v>100</v>
       </c>
       <c r="M101" t="n">
         <v>2020</v>
       </c>
       <c r="N101" t="n">
         <v>2020</v>
       </c>
     </row>
     <row r="102">
@@ -5343,150 +5343,150 @@
       <c r="M103" t="n">
         <v>2026</v>
       </c>
       <c r="N103" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Circular Economy and Waste Management Letters</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C104" t="n">
         <v>1</v>
       </c>
       <c r="D104" t="n">
         <v>1</v>
       </c>
       <c r="E104" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F104" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G104" t="n">
         <v>1</v>
       </c>
       <c r="H104" t="n">
         <v>0</v>
       </c>
       <c r="I104" t="n">
         <v>0</v>
       </c>
       <c r="J104" t="n">
         <v>0</v>
       </c>
       <c r="K104" t="n">
         <v>5.23</v>
       </c>
       <c r="L104" t="n">
         <v>100</v>
       </c>
       <c r="M104" t="n">
         <v>2026</v>
       </c>
       <c r="N104" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Circular Economy and Waste Management Open</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C105" t="n">
         <v>1</v>
       </c>
       <c r="D105" t="n">
         <v>1</v>
       </c>
       <c r="E105" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F105" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G105" t="n">
         <v>0</v>
       </c>
       <c r="H105" t="n">
         <v>0</v>
       </c>
       <c r="I105" t="n">
         <v>1</v>
       </c>
       <c r="J105" t="n">
         <v>0</v>
       </c>
       <c r="K105" t="n">
         <v>1.57</v>
       </c>
       <c r="L105" t="n">
         <v>100</v>
       </c>
       <c r="M105" t="n">
         <v>2025</v>
       </c>
       <c r="N105" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Climate Change and Atmospheric Sciences Letters</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C106" t="n">
         <v>1</v>
       </c>
       <c r="D106" t="n">
         <v>1</v>
       </c>
       <c r="E106" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F106" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G106" t="n">
         <v>0</v>
       </c>
       <c r="H106" t="n">
         <v>0</v>
       </c>
       <c r="I106" t="n">
         <v>1</v>
       </c>
       <c r="J106" t="n">
         <v>0</v>
       </c>
       <c r="K106" t="inlineStr"/>
       <c r="L106" t="n">
         <v>100</v>
       </c>
       <c r="M106" t="n">
         <v>2025</v>
       </c>
       <c r="N106" t="n">
         <v>2025</v>
       </c>
     </row>
     <row r="107">
@@ -5577,102 +5577,102 @@
       <c r="M108" t="n">
         <v>2026</v>
       </c>
       <c r="N108" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Gender Studies Letters</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C109" t="n">
         <v>1</v>
       </c>
       <c r="D109" t="n">
         <v>1</v>
       </c>
       <c r="E109" t="n">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F109" t="n">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G109" t="n">
         <v>0</v>
       </c>
       <c r="H109" t="n">
         <v>0</v>
       </c>
       <c r="I109" t="n">
         <v>1</v>
       </c>
       <c r="J109" t="n">
         <v>0</v>
       </c>
       <c r="K109" t="n">
         <v>1.72</v>
       </c>
       <c r="L109" t="n">
         <v>100</v>
       </c>
       <c r="M109" t="n">
         <v>2017</v>
       </c>
       <c r="N109" t="n">
         <v>2017</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>International Cooperation and Partnerships Letters</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C110" t="n">
         <v>1</v>
       </c>
       <c r="D110" t="n">
         <v>1</v>
       </c>
       <c r="E110" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F110" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G110" t="n">
         <v>0</v>
       </c>
       <c r="H110" t="n">
         <v>0</v>
       </c>
       <c r="I110" t="n">
         <v>1</v>
       </c>
       <c r="J110" t="n">
         <v>0</v>
       </c>
       <c r="K110" t="n">
         <v>2.22</v>
       </c>
       <c r="L110" t="n">
         <v>0</v>
       </c>
       <c r="M110" t="n">
         <v>2023</v>
       </c>
       <c r="N110" t="n">
         <v>2023</v>
       </c>
@@ -5719,386 +5719,386 @@
       <c r="M111" t="n">
         <v>2021</v>
       </c>
       <c r="N111" t="n">
         <v>2021</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>International Journal of Labour Economics and Economic Growth</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C112" t="n">
         <v>1</v>
       </c>
       <c r="D112" t="n">
         <v>1</v>
       </c>
       <c r="E112" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F112" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G112" t="n">
         <v>0</v>
       </c>
       <c r="H112" t="n">
         <v>1</v>
       </c>
       <c r="I112" t="n">
         <v>0</v>
       </c>
       <c r="J112" t="n">
         <v>0</v>
       </c>
       <c r="K112" t="n">
         <v>3.19</v>
       </c>
       <c r="L112" t="n">
         <v>0</v>
       </c>
       <c r="M112" t="n">
         <v>2024</v>
       </c>
       <c r="N112" t="n">
         <v>2024</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>International Journal of Marine and Aquatic Ecosystems</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C113" t="n">
         <v>1</v>
       </c>
       <c r="D113" t="n">
         <v>1</v>
       </c>
       <c r="E113" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F113" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G113" t="n">
         <v>0</v>
       </c>
       <c r="H113" t="n">
         <v>0</v>
       </c>
       <c r="I113" t="n">
         <v>1</v>
       </c>
       <c r="J113" t="n">
         <v>0</v>
       </c>
       <c r="K113" t="inlineStr"/>
       <c r="L113" t="n">
         <v>100</v>
       </c>
       <c r="M113" t="n">
         <v>2014</v>
       </c>
       <c r="N113" t="n">
         <v>2014</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>International Journal of Turkish Language and Literature</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C114" t="n">
         <v>1</v>
       </c>
       <c r="D114" t="n">
         <v>1</v>
       </c>
       <c r="E114" t="n">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F114" t="n">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G114" t="n">
         <v>0</v>
       </c>
       <c r="H114" t="n">
         <v>0</v>
       </c>
       <c r="I114" t="n">
         <v>1</v>
       </c>
       <c r="J114" t="n">
         <v>0</v>
       </c>
       <c r="K114" t="n">
         <v>0.62</v>
       </c>
       <c r="L114" t="n">
         <v>100</v>
       </c>
       <c r="M114" t="n">
         <v>2020</v>
       </c>
       <c r="N114" t="n">
         <v>2020</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Journal of Applied Mathematics Research</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C115" t="n">
         <v>1</v>
       </c>
       <c r="D115" t="n">
         <v>1</v>
       </c>
       <c r="E115" t="n">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F115" t="n">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G115" t="n">
         <v>0</v>
       </c>
       <c r="H115" t="n">
         <v>1</v>
       </c>
       <c r="I115" t="n">
         <v>0</v>
       </c>
       <c r="J115" t="n">
         <v>0</v>
       </c>
       <c r="K115" t="n">
         <v>2.86</v>
       </c>
       <c r="L115" t="n">
         <v>100</v>
       </c>
       <c r="M115" t="n">
         <v>2018</v>
       </c>
       <c r="N115" t="n">
         <v>2018</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Journal of Climate Change and Atmospheric Sciences Research</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C116" t="n">
         <v>1</v>
       </c>
       <c r="D116" t="n">
         <v>1</v>
       </c>
       <c r="E116" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F116" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G116" t="n">
         <v>0</v>
       </c>
       <c r="H116" t="n">
         <v>0</v>
       </c>
       <c r="I116" t="n">
         <v>0</v>
       </c>
       <c r="J116" t="n">
         <v>1</v>
       </c>
       <c r="K116" t="n">
         <v>0.99</v>
       </c>
       <c r="L116" t="n">
         <v>100</v>
       </c>
       <c r="M116" t="n">
         <v>2016</v>
       </c>
       <c r="N116" t="n">
         <v>2016</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Journal of Turkish Language and Literature Research</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C117" t="n">
         <v>1</v>
       </c>
       <c r="D117" t="n">
         <v>1</v>
       </c>
       <c r="E117" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F117" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G117" t="n">
         <v>0</v>
       </c>
       <c r="H117" t="n">
         <v>0</v>
       </c>
       <c r="I117" t="n">
         <v>1</v>
       </c>
       <c r="J117" t="n">
         <v>0</v>
       </c>
       <c r="K117" t="n">
         <v>1.17</v>
       </c>
       <c r="L117" t="n">
         <v>0</v>
       </c>
       <c r="M117" t="n">
         <v>2016</v>
       </c>
       <c r="N117" t="n">
         <v>2016</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Labour Economics and Economic Growth Letters</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C118" t="n">
         <v>1</v>
       </c>
       <c r="D118" t="n">
         <v>1</v>
       </c>
       <c r="E118" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F118" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G118" t="n">
         <v>0</v>
       </c>
       <c r="H118" t="n">
         <v>1</v>
       </c>
       <c r="I118" t="n">
         <v>0</v>
       </c>
       <c r="J118" t="n">
         <v>0</v>
       </c>
       <c r="K118" t="inlineStr"/>
       <c r="L118" t="n">
         <v>100</v>
       </c>
       <c r="M118" t="n">
         <v>2020</v>
       </c>
       <c r="N118" t="n">
         <v>2020</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Marine and Aquatic Ecosystems Open</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C119" t="n">
         <v>1</v>
       </c>
       <c r="D119" t="n">
         <v>1</v>
       </c>
       <c r="E119" t="n">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F119" t="n">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G119" t="n">
         <v>0</v>
       </c>
       <c r="H119" t="n">
         <v>0</v>
       </c>
       <c r="I119" t="n">
         <v>0</v>
       </c>
       <c r="J119" t="n">
         <v>1</v>
       </c>
       <c r="K119" t="n">
         <v>0.63</v>
       </c>
       <c r="L119" t="n">
         <v>100</v>
       </c>
       <c r="M119" t="n">
         <v>2017</v>
       </c>
       <c r="N119" t="n">
         <v>2017</v>
       </c>
@@ -6421,54 +6421,54 @@
       <c r="M126" t="n">
         <v>2019</v>
       </c>
       <c r="N126" t="n">
         <v>2019</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Turkish Language and Literature Open</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Dergi / Kongre</t>
         </is>
       </c>
       <c r="C127" t="n">
         <v>1</v>
       </c>
       <c r="D127" t="n">
         <v>1</v>
       </c>
       <c r="E127" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F127" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G127" t="n">
         <v>0</v>
       </c>
       <c r="H127" t="n">
         <v>0</v>
       </c>
       <c r="I127" t="n">
         <v>0</v>
       </c>
       <c r="J127" t="n">
         <v>1</v>
       </c>
       <c r="K127" t="inlineStr"/>
       <c r="L127" t="n">
         <v>100</v>
       </c>
       <c r="M127" t="n">
         <v>2021</v>
       </c>
       <c r="N127" t="n">
         <v>2021</v>
       </c>
     </row>
     <row r="128">